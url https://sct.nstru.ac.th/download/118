--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -1,4393 +1,5620 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="59744C30" w14:textId="77777777" w:rsidR="00C46CFB" w:rsidRPr="00A77F6A" w:rsidRDefault="0053245C" w:rsidP="00036870">
+    <w:p w:rsidR="00982C83" w:rsidRPr="003958DF" w:rsidRDefault="00311720" w:rsidP="00982C83">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="48"/>
-          <w:szCs w:val="48"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77F6A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แบบ</w:t>
+      </w:r>
+      <w:r w:rsidR="00982C83" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="48"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใบลาพักผ่อน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00982C83" w:rsidRPr="003958DF" w:rsidRDefault="0010443F" w:rsidP="0010443F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4155"/>
+          <w:tab w:val="left" w:pos="4680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="48"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB06C2" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="48"/>
-[...3 lines deleted...]
-        <w:t>บันทึกข้อความ</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00982C83" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เขียนที่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008730E5" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มหาวิทยาลัยราชภัฏนครศรีธรรมราช</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9BBC41" w14:textId="77777777" w:rsidR="002B7E49" w:rsidRPr="00A77F6A" w:rsidRDefault="002B7E49" w:rsidP="002B7E49">
+    <w:p w:rsidR="00982C83" w:rsidRPr="003958DF" w:rsidRDefault="003958DF" w:rsidP="0010443F">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="12"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="4860"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00982C83" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00982C83" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เดือน</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00982C83" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>พ.ศ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A91FC41" w14:textId="7DFF60BE" w:rsidR="00C46CFB" w:rsidRPr="00A77F6A" w:rsidRDefault="00C46CFB" w:rsidP="00DD2DC7">
+    <w:p w:rsidR="00982C83" w:rsidRPr="003958DF" w:rsidRDefault="00982C83" w:rsidP="00982C83">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:lang w:val="th-TH"/>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77F6A">
-[...16 lines deleted...]
-          <w:szCs w:val="30"/>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรื่อง  ขอลาพักผ่อน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00982C83" w:rsidRPr="003958DF" w:rsidRDefault="00982C83" w:rsidP="003958DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">เรียน  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB06C2" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rStyle w:val="ad"/>
+          <w:rFonts w:ascii="TH Sarabun New" w:eastAsia="SimSun" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อธิการบดี</w:t>
+      </w:r>
+      <w:r w:rsidR="003958DF" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มหาวิทยาลัยราชภัฏนครศรีธรรมราช</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00982C83" w:rsidRPr="003958DF" w:rsidRDefault="00982C83" w:rsidP="003958DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="4962"/>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ข้าพเจ้า</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="001C26AB" w:rsidRPr="00A77F6A">
-[...5 lines deleted...]
-          <w:szCs w:val="30"/>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="001C26AB" w:rsidRPr="00A77F6A">
-[...15 lines deleted...]
-          <w:szCs w:val="30"/>
+    </w:p>
+    <w:p w:rsidR="003958DF" w:rsidRDefault="003958DF" w:rsidP="003958DF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระดับ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00982C83" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สังกัด</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00A77F6A">
-[...5 lines deleted...]
-          <w:szCs w:val="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6694E" w:rsidRPr="003958DF" w:rsidRDefault="00F7738F" w:rsidP="00CE2176">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+          <w:tab w:val="left" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มีวันลาพักผ่อนสะสม</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00503A18" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">วันทำการ  มีสิทธิลาพักผ่อนประจำปีนี้อีก </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB06C2" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> วันทำการ รวมเป็น</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วันทำการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002A104E" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตั้งแต่วันที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="002A104E" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ถึงวันที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002A104E" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มีกำหนด</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="002A104E" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัน</w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ในระหว่างลาจะติดต่อข้าพเจ้าได้</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6694E" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7C61" w:rsidRPr="00A77F6A">
-[...25 lines deleted...]
-          <w:szCs w:val="30"/>
+      <w:r w:rsidR="00CB0AC9" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2176">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A77F6A">
-[...36 lines deleted...]
-          <w:cs/>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00723394" w:rsidRPr="003958DF" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0097149A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หมายเลขโทรศัพท์</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5C3D" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00051603" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E17C71" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:color w:val="FFFFFF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001C26AB" w:rsidRPr="00A77F6A">
-[...411 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0D872002" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00A77F6A">
+    <w:p w:rsidR="00DF5FB9" w:rsidRPr="003958DF" w:rsidRDefault="0097149A" w:rsidP="009F605C">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:lang w:val="th-TH"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4020"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77F6A">
-        <w:rPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6226273F" wp14:editId="6CBC8070">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-8255</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2687955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>236484</wp:posOffset>
+                  <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5923280" cy="14605"/>
-                <wp:effectExtent l="0" t="0" r="20320" b="23495"/>
+                <wp:extent cx="2895600" cy="628015"/>
+                <wp:effectExtent l="1905" t="635" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="ตัวเชื่อมต่อตรง 9"/>
+                <wp:docPr id="3" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr>
-[...1 lines deleted...]
-                      </wps:cNvCnPr>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5923280" cy="14605"/>
+                          <a:ext cx="2895600" cy="628015"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="9525">
-[...5 lines deleted...]
-                          <a:tailEnd/>
+                        <a:ln>
+                          <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                              <a:noFill/>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF">
+                                  <a:alpha val="0"/>
+                                </a:srgbClr>
+                              </a:solidFill>
                             </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
-                      <wps:bodyPr/>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00B54AF2" w:rsidRDefault="0097149A">
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2" w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(ลงชื่อ</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                            </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                                  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00B54AF2" w:rsidRDefault="00B54AF2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:hint="cs"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">          </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                           </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                           </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="708A8F41" id="ตัวเชื่อมต่อตรง 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-.65pt,18.6pt" to="465.75pt,19.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7cE1lSwIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bv3STdtLTRpivUtFwW&#10;qLTLB7i201g4tmV7m1YIiRsr7nwA4sCJAyeyf5NPwXbTahcuCNGDO/bMPL+Zec7F5a7mYEu1YVLk&#10;MDmLIaACS8LEJodvbpaDCQTGIkEQl4LmcE8NvJw9fXLRqIwOZSU5oRo4EGGyRuWwslZlUWRwRWtk&#10;zqSiwjlLqWtk3VZvIqJR49BrHg3jeBw1UhOlJabGuNPi4ISzgF+WFNvXZWmoBTyHjpsNqw7r2q/R&#10;7AJlG41UxXBPA/0Dixox4S49QRXIInCr2R9QNcNaGlnaMyzrSJYlwzTU4KpJ4t+qua6QoqEW1xyj&#10;Tm0y/w8Wv9quNGAkh+cQCFS7EXXt56790bXfuvsPXfupa39293dd+71rv3hXb7uYr137EUx9Cxtl&#10;Moc0Fyvtm4B34lpdSfzWACHnFRIbGkq52SuHn/iM6FGK3xjliKybl5K4GHRrZejnrtS1h3SdArsw&#10;tv1pbHRnAXaHo+nwfDhx08XOl6TjeBRuQNkxWWljX1BZA2/kkDPhu4oytL0y1pNB2THEHwu5ZJwH&#10;ZXABmhxOR8NRSDCSM+KdPszozXrONdgir63w6+99FKblrSABrKKILHrbIsYPtrucC4/nynF0eusg&#10;nnfTeLqYLCbpIB2OF4M0LorB8+U8HYyXybNRcV7M50Xy3lNL0qxihFDh2R2FnKR/J5T+SR0keJLy&#10;qQ3RY/TQL0f2+B9Ih3n6ER7EsJZkv9LHOTvthuD+nfnH8XDv7Idfg9kvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAVsTh+t4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pIXKp286MC&#10;DdlUCMiNCwXE1U1MEpH1ptltG3j6mlM5jmc08zlfT7ZXBxp959hAvIhAEVeu7rgx8P5Wzu9A+YBc&#10;Y++YDPyQh3VxeZFjVrsjv9JhExolJewzNNCGMGRa+6oli37hBmLxvtxoMYgcG12PeJRy2+skim60&#10;xY5locWBHluqvjd7a8CXH7Qrf2fVLPpMG0fJ7unlGY25vpoe7kEFmsI5DH/4gg6FMG3dnmuvegPz&#10;OJWkgfQ2ASX+Ko2XoLZyWC1BF7n+/0BxAgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALtw&#10;TWVLAgAAVQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFbE4freAAAACAEAAA8AAAAAAAAAAAAAAAAApQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;">
-[...1 lines deleted...]
-              </v:line>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:211.65pt;margin-top:3.35pt;width:228pt;height:49.45pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB475x4wwIAANYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znJZIICWrHZDqCpt&#10;L9JuP8ABE6yCTW0nZFv13zs2SZZsX6q2PCDbMz4zZ+Z4bm4PfYf2VComeI79Kw8jyitRM77N8Zen&#10;0kkwUprwmnSC0xw/U4Vvl2/f3IxDRgPRiq6mEgEIV9k45LjVeshcV1Ut7Ym6EgPlYGyE7ImGrdy6&#10;tSQjoPedG3he7I5C1oMUFVUKTovJiJcWv2lopT81jaIadTmG3LT9S/vfmL+7vCHZVpKhZdUxDfIX&#10;WfSEcQh6hiqIJmgn2W9QPaukUKLRV5XoXdE0rKKWA7DxvVdsHlsyUMsFiqOGc5nU/4OtPu4/S8Tq&#10;HF9jxEkPLXqiB43uxQGlpjrjoDJwehzATR/gGLpsmarhQVRfFeJi1RK+pXdSirGlpIbsfHPTnV2d&#10;cJQB2YwfRA1hyE4LC3RoZG9KB8VAgA5dej53xqRSwWGQpFHsgakCWxwknh/ZECQ73R6k0u+o6JFZ&#10;5FhC5y062T8obbIh2cnFBOOiZF1nu9/xiwNwnE4gNlw1NpOFbeaP1EvXyToJnTCI107oFYVzV65C&#10;Jy79RVRcF6tV4f80cf0wa1ldU27CnITlh3/WuKPEJ0mcpaVEx2oDZ1JScrtZdRLtCQi7tN9Etxta&#10;Mp1acQObo6stwQzDvczRmoHoK75+EHr3QeqUcbJwwjKMnHThJY7np/dp7IVpWJSXfB8Yp//OF405&#10;TqMgspxmSZ/ZHCl65jsq4cKtZxrmSsf6HCdnJ5IZfa55bfuuCeum9awUJv2XUkD1TiqwajYCnqSs&#10;D5sDoBiJb0T9DLqWAmQHCoVhCItWyO8YjTBYcqy+7YikGHXvObyN1A9DM4nsJowWAWzk3LKZWwiv&#10;ACrHGqNpudLT9NoNkm1biDS9Ri7u4D01zEr9JSugYjYwPCyp46Az02m+t14v43j5CwAA//8DAFBL&#10;AwQUAAYACAAAACEArf6rvd8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bBC1+yANIU6FKtEdohRYsHPjyUPE4yh20/D3DCtYXt2jO2fyzeQ6MeIQWk8a5jMFAqn0tqVaw/vb&#10;020KIkRD1nSeUMM3BtgUlxe5yaw/0yuOh1gLHqGQGQ1NjH0mZSgbdCbMfI/EXeUHZyLHoZZ2MGce&#10;d51cKJVIZ1riC43pcdtg+XU4OQ3DVtX78HkzX+3GNN1VH9XzXr5ofX01PT6AiDjFPxh+9VkdCnY6&#10;+hPZIDoNq8VyyaiGZA2C+3R9z/nIoLpLQBa5/P9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB475x4wwIAANYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCt/qu93wAAAAkBAAAPAAAAAAAAAAAAAAAAAB0FAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAKQYAAAAA&#10;" filled="f" stroked="f">
+                <v:fill opacity="0"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00B54AF2" w:rsidRDefault="0097149A">
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2" w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(ลงชื่อ</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                            </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                                  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00B54AF2" w:rsidRDefault="00B54AF2">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:hint="cs"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">          </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                           </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                           </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C46CFB" w:rsidRPr="00A77F6A">
-[...128 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="009F605C" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E3B0C4" w14:textId="77777777" w:rsidR="00A77F6A" w:rsidRPr="00A77F6A" w:rsidRDefault="00A77F6A" w:rsidP="00036870">
+    <w:p w:rsidR="00674A81" w:rsidRPr="003958DF" w:rsidRDefault="00674A81" w:rsidP="0097149A">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:lang w:val="th-TH"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5580"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F605C" w:rsidRPr="003958DF" w:rsidRDefault="0097149A" w:rsidP="009F605C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1270</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>49530</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2988945" cy="2794000"/>
+                <wp:effectExtent l="1270" t="0" r="635" b="635"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2988945" cy="2794000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00932085" w:rsidRPr="0097149A" w:rsidRDefault="00932085" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:ind w:left="-142"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>สถิติการลาในปีงบประมาณนี้</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                              </w:tblBorders>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="1368"/>
+                              <w:gridCol w:w="1434"/>
+                              <w:gridCol w:w="1316"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidTr="0097149A">
+                              <w:trPr>
+                                <w:trHeight w:val="888"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1368" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FB06C2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>ลามาแล้ว</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FB06C2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>(วันทำการ)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1434" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FB06C2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>ลาครั้งนี้</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FB06C2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>(วันทำการ)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1316" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FB06C2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>รวมเป็น</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00FB06C2">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:b/>
+                                      <w:bCs/>
+                                      <w:sz w:val="28"/>
+                                      <w:cs/>
+                                    </w:rPr>
+                                    <w:t>(วันทำการ)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidTr="0097149A">
+                              <w:trPr>
+                                <w:trHeight w:val="538"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1368" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="00932085" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0097149A" w:rsidRPr="00FB06C2" w:rsidRDefault="0097149A" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1434" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="00932085" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0097149A" w:rsidRPr="00FB06C2" w:rsidRDefault="0097149A" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1316" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                      <w:sz w:val="28"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0012444B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                                <w:sz w:val="12"/>
+                                <w:szCs w:val="12"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0012444B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(ลงชื่อ)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C3FB2" w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                                  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ผู้ตรวจสอบ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0012444B" w:rsidRPr="0097149A" w:rsidRDefault="0012444B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ตำแหน่ง</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C3FB2" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                                        </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00503A18" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C3FB2" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C3FB2" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0012444B" w:rsidRPr="009F5C3D" w:rsidRDefault="0012444B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:cs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>วันที่</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">          </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B54AF2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">               </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00503A18" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00503A18" w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.1pt;margin-top:3.9pt;width:235.35pt;height:220pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC05G+ghwIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfWLSBNbdaomXaZJ&#10;3YvU7gcQg2M0DAxI7G7qf9+BkzTtNGma5g8YuOPh7p7nuLoeOon23DqhVYWzixQjrmrNhNpW+OvD&#10;ejLHyHmqGJVa8Qo/coevF2/fXPWm5LlutWTcIgBRruxNhVvvTZkkrm55R92FNlyBsdG2ox6Wdpsw&#10;S3tA72SSp+ll0mvLjNU1dw52b0cjXkT8puG1/9w0jnskKwyx+TjaOG7CmCyuaLm11LSiPoRB/yGK&#10;jgoFl56gbqmnaGfFb1CdqK12uvEXte4S3TSi5jEHyCZLX2Vz31LDYy5QHGdOZXL/D7b+tP9ikWAV&#10;zjFStAOKHvjg0VIPiITq9MaV4HRvwM0PsA0sx0ydudP1N4eUXrVUbfmNtbpvOWUQXRZOJmdHRxwX&#10;QDb9R83gGrrzOgINje1C6aAYCNCBpccTMyGUGjbzYj4vyBSjGmz5rCBpGrlLaHk8bqzz77nuUJhU&#10;2AL1EZ7u75wP4dDy6BJuc1oKthZSxoXdblbSoj0FmazjFzN45SZVcFY6HBsRxx2IEu4IthBvpP1n&#10;keUkXebFZH05n03ImkwnxSydT9KsWBaXKSnI7fopBJiRshWMcXUnFD9KMCN/R/GhGUbxRBGivsLF&#10;NJ+OHP0xSajfcwlf1KITHjpSiq7C85MTLQOz7xSDtGnpqZDjPHkZfqwy1OD4j1WJOgjUjyLww2aI&#10;gosiCRrZaPYIwrAaaAP24TWBSavtD4x66MwKu+87ajlG8oMCcRUZIaGV44JMZzks7Lllc26hqgao&#10;CnuMxunKj+2/M1ZsW7hplLPSNyDIRkSpPEd1kDF0X8zp8FKE9j5fR6/n92zxCwAA//8DAFBLAwQU&#10;AAYACAAAACEAu9tbANoAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8g7WVuCDq&#10;UIWGhjgVIIG4tvQDNvE2iRqvo9ht0r9nOcFtdmY0+4rt7Hp1oTF0ng08LhNQxLW3HTcGDt8fD8+g&#10;QkS22HsmA1cKsC1vbwrMrZ94R5d9bJSMcMjRQBvjkGsd6pYchqUfiCU7+tFhlHNstB1xknHX61WS&#10;rLXDjuVDiwO9t1Sf9mdn4Pg13T9tpuozHrJdun7DLqv81Zi7xfz6AirSHP/K8Isv6FAKU+XPbIPq&#10;DaykZyATfAnTLNmAqkSk4uiy0P/xyx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtORv&#10;oIcCAAAXBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;u9tbANoAAAAGAQAADwAAAAAAAAAAAAAAAADhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00932085" w:rsidRPr="0097149A" w:rsidRDefault="00932085" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:ind w:left="-142"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>สถิติการลาในปีงบประมาณนี้</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                        </w:tblBorders>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="1368"/>
+                        <w:gridCol w:w="1434"/>
+                        <w:gridCol w:w="1316"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidTr="0097149A">
+                        <w:trPr>
+                          <w:trHeight w:val="888"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1368" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ลามาแล้ว</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(วันทำการ)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1434" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ลาครั้งนี้</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(วันทำการ)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1316" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>รวมเป็น</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(วันทำการ)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidTr="0097149A">
+                        <w:trPr>
+                          <w:trHeight w:val="538"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1368" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="00932085" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="00FB06C2" w:rsidRDefault="0097149A" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1434" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="00932085" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="00FB06C2" w:rsidRDefault="0097149A" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1316" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="00932085" w:rsidRPr="00FB06C2" w:rsidRDefault="00932085" w:rsidP="005466BE">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0012444B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                          <w:sz w:val="12"/>
+                          <w:szCs w:val="12"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="00674A81" w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New" w:hint="cs"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0012444B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(ลงชื่อ)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C3FB2" w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                                  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ผู้ตรวจสอบ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0012444B" w:rsidRPr="0097149A" w:rsidRDefault="0012444B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ตำแหน่ง</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C3FB2" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                                        </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00503A18" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C3FB2" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C3FB2" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0012444B" w:rsidRPr="009F5C3D" w:rsidRDefault="0012444B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:cs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>วันที่</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">          </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B54AF2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CB0AC9" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">               </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00503A18" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00503A18" w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00674A81" w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00674A81" w:rsidRPr="003958DF" w:rsidRDefault="00674A81" w:rsidP="009F605C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2100FFFC" w14:textId="77777777" w:rsidR="000D55A1" w:rsidRPr="00A77F6A" w:rsidRDefault="00C46CFB" w:rsidP="00036870">
+    <w:p w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidRDefault="00CE2F84" w:rsidP="009F5C3D">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1558 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4342C414" w14:textId="77777777" w:rsidR="00194794" w:rsidRPr="00194794" w:rsidRDefault="00194794" w:rsidP="00194794">
+    <w:p w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidRDefault="00CE2F84" w:rsidP="009F5C3D">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...101 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1063 lines deleted...]
-    <w:p w14:paraId="1E888BDC" w14:textId="77777777" w:rsidR="00D63D81" w:rsidRPr="00A77F6A" w:rsidRDefault="00D63D81" w:rsidP="007D24C0">
+    <w:p w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidRDefault="00CE2F84" w:rsidP="009F5C3D">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="30"/>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D63D81" w:rsidRPr="00A77F6A" w:rsidSect="00CC4DCE">
-[...1 lines deleted...]
-      <w:pgMar w:top="630" w:right="1296" w:bottom="288" w:left="1296" w:header="706" w:footer="706" w:gutter="0"/>
+    <w:p w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidRDefault="0097149A" w:rsidP="009F5C3D">
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003958DF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2990215</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167640</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3038475" cy="4375785"/>
+                <wp:effectExtent l="8890" t="8890" r="10160" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Text Box 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3038475" cy="4375785"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="FFFFFF"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00051603" w:rsidRPr="0097149A" w:rsidRDefault="00051603">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ความคิดเห็นผู้บังคับบัญชา</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:spacing w:before="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="00051603" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:spacing w:before="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00051603" w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ลงชื่อ</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+                            <w:bookmarkEnd w:id="0"/>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ตำแหน่ง</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                           </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">          </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>วันที่</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>คำสั่ง</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">อนุญาต   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:sym w:font="Wingdings" w:char="F0A8"/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ไม่อนุญาต</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:spacing w:before="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:spacing w:before="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ลงชื่อ</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidRPr="0097149A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>ตำแหน่ง</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                           </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">          </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:spacing w:before="120"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FB06C2">
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t>วันที่</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">       </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">   </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="009F5C3D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="dotted"/>
+                                <w:cs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:cs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="32"/>
+                                <w:u w:val="single"/>
+                                <w:cs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="00051603" w:rsidRPr="0097149A" w:rsidRDefault="00051603" w:rsidP="0097149A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                                <w:cs/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Text Box 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:235.45pt;margin-top:13.2pt;width:239.25pt;height:344.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqvBnDLQIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SX0G7UdLV0KUJa&#10;LtIuH+A4TmLheIztNlm+fsdOWyJ4QYg8WB7P+HjmnJlsb4dOkZOwToIu6HyWUiI0h0rqpqDfng5v&#10;NpQ4z3TFFGhR0Gfh6O3u9attb3KxgBZUJSxBEO3y3hS09d7kSeJ4KzrmZmCERmcNtmMeTdsklWU9&#10;oncqWaTp26QHWxkLXDiHp/ejk+4ifl0L7r/UtROeqIJibj6uNq5lWJPdluWNZaaV/JwG+4csOiY1&#10;PnqFumeekaOVf0B1kltwUPsZhy6BupZcxBqwmnn6WzWPLTMi1oLkOHOlyf0/WP759NUSWaF2lGjW&#10;oURPYvDkHQxkPg/09MblGPVoMM4PeB5CQ6nOPAD/7oiGfct0I+6shb4VrML04s1kcnXEcQGk7D9B&#10;he+wo4cINNS2C4DIBkF0lOn5Kk3IhePhMl1uVuuMEo6+1XKdrTdZyC5h+eW6sc5/ENCRsCmoRe0j&#10;PDs9OD+GXkJi+qBkdZBKRcM25V5ZcmLYJ4f4ndHdNExp0hf0JltkIwNTn/s7iE56bHglu4Ju0vCN&#10;LRh4e6+r2I6eSTXusTqlschAZOBuZNEP5RAlW1z0KaF6RmYtjP2N84ibFuxPSnrs7YK6H0dmBSXq&#10;o0Z1buarVRiGaKyy9QINO/WUUw/THKEK6ikZt3s/DtDRWNm0+NLYDxruUNFaRq5DxmNW5/Sxf6Na&#10;51kLAzK1Y9SvP8LuBQAA//8DAFBLAwQUAAYACAAAACEAPPwyGOAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTU/DMAyG70j8h8hIXNCWrOo+WupO0wTivMGFW9Z6bUWTtE22dvx6zAlutvzo9fNm&#10;28m04kqDb5xFWMwVCLKFKxtbIXy8v842IHzQttSts4RwIw/b/P4u02npRnug6zFUgkOsTzVCHUKX&#10;SumLmoz2c9eR5dvZDUYHXodKloMeOdy0MlJqJY1uLH+odUf7moqv48UguPHlZhz1Knr6/DZv+11/&#10;OEc94uPDtHsGEWgKfzD86rM65Ox0chdbetEixGuVMIoQrWIQDCRxwsMJYb1YLkHmmfxfIf8BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAarwZwy0CAABZBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPPwyGOAAAAAKAQAADwAAAAAAAAAAAAAAAACH&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" strokecolor="white">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00051603" w:rsidRPr="0097149A" w:rsidRDefault="00051603">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ความคิดเห็นผู้บังคับบัญชา</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00051603" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00051603" w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ลงชื่อ</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ตำแหน่ง</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                           </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">          </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>วันที่</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">        </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>คำสั่ง</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">อนุญาต   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:sym w:font="Wingdings" w:char="F0A8"/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ไม่อนุญาต</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ลงชื่อ</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidRPr="0097149A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>ตำแหน่ง</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                           </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New" w:hint="cs"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">          </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">                  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FB06C2">
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t>วันที่</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">       </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">   </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">        </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="009F5C3D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Angsana New" w:hAnsi="Angsana New"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="dotted"/>
+                          <w:cs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:cs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="0097149A" w:rsidRPr="0097149A" w:rsidRDefault="0097149A" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New" w:hint="cs"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="32"/>
+                          <w:u w:val="single"/>
+                          <w:cs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidR="00051603" w:rsidRPr="0097149A" w:rsidRDefault="00051603" w:rsidP="0097149A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                          <w:cs/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidRDefault="00CE2F84" w:rsidP="009F5C3D">
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A4D52" w:rsidRPr="003958DF" w:rsidRDefault="009A4D52" w:rsidP="009F5C3D">
+      <w:pPr>
+        <w:ind w:left="5040" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidRDefault="00CE2F84" w:rsidP="009A4D52">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CE2F84" w:rsidRPr="003958DF" w:rsidSect="0010443F">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="899" w:right="849" w:bottom="360" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="381"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00EA3C6D" w:rsidRDefault="00EA3C6D" w:rsidP="0010443F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00EA3C6D" w:rsidRDefault="00EA3C6D" w:rsidP="0010443F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Leelawadee">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH Sarabun New">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH SarabunIT๙">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH SarabunPSK">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TH SarabunIT๙">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="TH SarabunPSK">
-[...34 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...234 lines deleted...]
-</w:numbering>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00EA3C6D" w:rsidRDefault="00EA3C6D" w:rsidP="0010443F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00EA3C6D" w:rsidRDefault="00EA3C6D" w:rsidP="0010443F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...1 lines deleted...]
-  <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F3D6D"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00FB405E"/>
+    <w:rsidRoot w:val="00982C83"/>
+    <w:rsid w:val="00036B2F"/>
+    <w:rsid w:val="00051603"/>
+    <w:rsid w:val="000E7CCA"/>
+    <w:rsid w:val="0010443F"/>
+    <w:rsid w:val="0012444B"/>
+    <w:rsid w:val="0014674C"/>
+    <w:rsid w:val="001C2FA5"/>
+    <w:rsid w:val="001C3FB2"/>
+    <w:rsid w:val="00217E62"/>
+    <w:rsid w:val="00217F24"/>
+    <w:rsid w:val="00234DFF"/>
+    <w:rsid w:val="002A104E"/>
+    <w:rsid w:val="00306BA0"/>
+    <w:rsid w:val="00311720"/>
+    <w:rsid w:val="00352B06"/>
+    <w:rsid w:val="003641C0"/>
+    <w:rsid w:val="003717A8"/>
+    <w:rsid w:val="003958DF"/>
+    <w:rsid w:val="00413FC9"/>
+    <w:rsid w:val="00503A18"/>
+    <w:rsid w:val="00531E7A"/>
+    <w:rsid w:val="005466BE"/>
+    <w:rsid w:val="006673A3"/>
+    <w:rsid w:val="00674A81"/>
+    <w:rsid w:val="00675E5E"/>
+    <w:rsid w:val="00723394"/>
+    <w:rsid w:val="00787244"/>
+    <w:rsid w:val="00800061"/>
+    <w:rsid w:val="00820EBF"/>
+    <w:rsid w:val="00831503"/>
+    <w:rsid w:val="00831722"/>
+    <w:rsid w:val="008671B7"/>
+    <w:rsid w:val="008730E5"/>
+    <w:rsid w:val="008F160E"/>
+    <w:rsid w:val="00932085"/>
+    <w:rsid w:val="009662A0"/>
+    <w:rsid w:val="0097149A"/>
+    <w:rsid w:val="00982C83"/>
+    <w:rsid w:val="009A4D52"/>
+    <w:rsid w:val="009F4948"/>
+    <w:rsid w:val="009F5C3D"/>
+    <w:rsid w:val="009F605C"/>
+    <w:rsid w:val="00A46B96"/>
+    <w:rsid w:val="00A53386"/>
+    <w:rsid w:val="00A554E8"/>
+    <w:rsid w:val="00A567B1"/>
+    <w:rsid w:val="00A72F5E"/>
+    <w:rsid w:val="00AF2483"/>
+    <w:rsid w:val="00B54AF2"/>
+    <w:rsid w:val="00BD56A6"/>
+    <w:rsid w:val="00BF4CAA"/>
+    <w:rsid w:val="00C02F03"/>
+    <w:rsid w:val="00C453EA"/>
+    <w:rsid w:val="00C45A74"/>
+    <w:rsid w:val="00CB0AC9"/>
+    <w:rsid w:val="00CE2176"/>
+    <w:rsid w:val="00CE2F84"/>
+    <w:rsid w:val="00CF2E91"/>
+    <w:rsid w:val="00D81855"/>
+    <w:rsid w:val="00DB013C"/>
+    <w:rsid w:val="00DF5FB9"/>
+    <w:rsid w:val="00E17C71"/>
+    <w:rsid w:val="00E37B8F"/>
+    <w:rsid w:val="00E60480"/>
+    <w:rsid w:val="00EA3C6D"/>
+    <w:rsid w:val="00EC04B1"/>
+    <w:rsid w:val="00EF1A5B"/>
+    <w:rsid w:val="00F0512F"/>
+    <w:rsid w:val="00F6694E"/>
+    <w:rsid w:val="00F7738F"/>
+    <w:rsid w:val="00F9587C"/>
+    <w:rsid w:val="00FB06C2"/>
+    <w:rsid w:val="00FF52A7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="69D2745A"/>
-  <w15:docId w15:val="{610922A9-D2BA-4BC3-BEA5-283A82C98A85}"/>
+  <w14:docId w14:val="4B0EC813"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0BB3C9D5-3B81-4B63-B9C4-CD556D84820B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cordia New" w:eastAsia="Cordia New" w:hAnsi="Cordia New" w:cs="Cordia New"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...156 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4536,537 +5763,584 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
-    </w:rPr>
-[...46 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
-    <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
+    <w:name w:val="แบบอักษรของย่อหน้าเริ่มต้น"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...25 lines deleted...]
-  <w:style w:type="table" w:styleId="a5">
+  <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="007C0271"/>
+    <w:rsid w:val="00820EBF"/>
+    <w:rPr>
+      <w:rFonts w:cs="Angsana New"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:rsid w:val="0010443F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="หัวกระดาษ อักขระ"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="0010443F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
-    <w:name w:val="List Paragraph"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="0010443F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="ท้ายกระดาษ อักขระ"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="0010443F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:rsid w:val="00051603"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="ข้อความบอลลูน อักขระ"/>
+    <w:link w:val="a8"/>
+    <w:rsid w:val="00051603"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Leelawadee" w:hAnsi="Leelawadee"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ab"/>
     <w:qFormat/>
-    <w:rsid w:val="006755FE"/>
+    <w:rsid w:val="009A4D52"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="35"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="ชื่อเรื่อง อักขระ"/>
+    <w:link w:val="aa"/>
+    <w:rsid w:val="009A4D52"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="ad"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A4D52"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="ชื่อเรื่องรอง อักขระ"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="009A4D52"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Angsana New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ธีมของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1820A612-8417-4E28-A943-8BE86200E7AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9914FF55-60D7-4138-B0BD-634F4A905549}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>448</Words>
-  <Characters>2556</Characters>
+  <Words>142</Words>
+  <Characters>813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>ชื่อ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ใบเสนอราคา</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>ใบลาพักผ่อน</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>oit</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2999</CharactersWithSpaces>
+  <CharactersWithSpaces>954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ใบเสนอราคา</dc:title>
-  <dc:creator>Rio&amp;Umi 4ever together</dc:creator>
+  <dc:title>ใบลาพักผ่อน</dc:title>
+  <dc:subject/>
+  <dc:creator>user</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>